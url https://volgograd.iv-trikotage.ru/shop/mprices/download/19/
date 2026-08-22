--- v0 (2026-06-19)
+++ v1 (2026-08-22)
@@ -22,51 +22,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="28">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://volgograd.iv-trikotage.ru/</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-06-19 19:41:06</t>
+    <t>Актуальность прайса на: 2026-08-22 07:45:18</t>
   </si>
   <si>
     <t>Новинки</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Картика</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (₽)</t>
   </si>