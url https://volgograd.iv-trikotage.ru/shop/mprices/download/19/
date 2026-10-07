--- v1 (2026-08-22)
+++ v2 (2026-10-07)
@@ -22,51 +22,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="28">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://volgograd.iv-trikotage.ru/</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-08-22 07:45:18</t>
+    <t>Актуальность прайса на: 2026-10-07 18:42:07</t>
   </si>
   <si>
     <t>Новинки</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Картика</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (₽)</t>
   </si>